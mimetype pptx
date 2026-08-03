--- v0 (2026-06-11)
+++ v1 (2026-08-03)
@@ -52,50 +52,61 @@
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -137,50 +148,61 @@
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5715000" type="screen16x10"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +358,64 @@
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -412,51 +445,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470224834" r:id="rId1"/>
+    <p:sldLayoutId id="2474817031" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -858,158 +891,255 @@
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top7.jpg"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom8.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top90.jpg"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom91.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/comunhao92.jpg"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cordeiro92.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top93.jpg"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom94.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top95.jpg"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom96.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top97.jpg"/>
-  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom98.jpg"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/comunhao97.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top99.jpg"/>
-  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom100.jpg"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top98.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom99.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top101.jpg"/>
-  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom102.jpg"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top100.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom101.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top103.jpg"/>
-  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom104.jpg"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top102.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom103.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/canto_final105.jpg"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top104.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom105.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top106.jpg"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom107.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top9.jpg"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom10.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top108.jpg"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom109.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top110.jpg"/>
-  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom111.jpg"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/comunhao110.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top111.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom112.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top113.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom114.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top115.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom116.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top117.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom118.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/canto_final119.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top120.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom121.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top122.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom123.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top124.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom125.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top11.jpg"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom12.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top126.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom127.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top128.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom129.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top130.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom131.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/perdao13.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top14.jpg"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom15.jpg"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
@@ -1072,51 +1202,51 @@
                 <a:alpha val="50000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[12o Domingo
+              <a:t><![CDATA[12o Domingo do Tempo Comum
 21/06/2026]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6423,64 +6553,407 @@
                 <a:alpha val="50000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" fontAlgn="t" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Bree Serif"/>
               </a:rPr>
+              <a:t><![CDATA[Cordeiro]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Cordeiro de Deus que
+tirais o pecado do
+mundo
+Tende piedade de nós, tende piedade
+Cordeiro de Deus que
+tirais o pecado do
+mundo
+Tende piedade de nós, tende piedade]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Cordeiro de Deus que
+tirais o pecado do
+mundo
+Dai-nos vossa paz Senhor,
+dai-nos vossa
+paz Senhor
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="-509588" y="0"/>
+          <a:ext cx="9653588" cy="5715000"/>
+          <a:chOff x="-509588" y="0"/>
+          <a:chExt cx="9653588" cy="5715000"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="backgroundImage" descr="Description of the drawing"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-509588" y="0"/>
+            <a:ext cx="10163175" cy="5715000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1238250" y="381000"/>
+            <a:ext cx="7620000" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="95250" dir="2700000" algn="br" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" fontAlgn="t" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
               <a:t><![CDATA[Comunhão]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9048750" cy="5619750"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9048750" cy="5619750"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1" name="top_song_image" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -6559,51 +7032,51 @@
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Bree Serif"/>
               </a:rPr>
               <a:t><![CDATA[Primeira Parte:
 Senhor quando te vejo
 no Sacramento da Comunhão
 Sinto o Céu se abrir
 e uma luz a me atingir
 Esfriando minha cabeça
 e esquentando o meu coração
 Senhor, graças e louvores]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9048750" cy="5619750"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9048750" cy="5619750"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1" name="top_song_image" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -6681,51 +7154,51 @@
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Bree Serif"/>
               </a:rPr>
               <a:t><![CDATA[sejam dados a todo o momento!
 Quero Te louvar na
 dor, na alegria e no sofrimento
 E se em meio à tribulação,
 eu me esquecer de ti
 Ilumina minhas trevas com tua luz
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9048750" cy="5619750"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9048750" cy="5619750"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1" name="top_song_image" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -6803,51 +7276,51 @@
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Bree Serif"/>
               </a:rPr>
               <a:t><![CDATA[Refrão 2x:
 Jesu_____S fonte de
 misericórdia que jorra do templo
 Jesus, o filho da rainha!
 Jesus, rosto divino do homem
 Jesus, rosto humano de Deus!
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9048750" cy="5619750"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9048750" cy="5619750"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1" name="top_song_image" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -6926,51 +7399,51 @@
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Bree Serif"/>
               </a:rPr>
               <a:t><![CDATA[Segunda Parte:
 Chego muitas vezes
 em tua casa meu Senhor
 Triste, abatido, precisando de amor
 Mas depois da Comunhão,
 Tua casa é meu coração
 Então sinto o Céu, dentro de mim!
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9048750" cy="5619750"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9048750" cy="5619750"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1" name="top_song_image" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -7049,51 +7522,171 @@
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Bree Serif"/>
               </a:rPr>
               <a:t><![CDATA[Não comungo porque
 mereço, isso eu sei, ó meu Senhor!
 Comungo, pois preciso de Ti
 Quando faltei à missa,
 eu fugia de mim e de Ti
 Mas agora eu voltei,
 por favor, aceita-me
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Somos, Senhor, tua igreja
+Nos teus átrios queremos viver
+O nosso coração só deseja
+Contemplar tua glória e poder
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9048750" cy="5619750"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9048750" cy="5619750"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1" name="top_song_image" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -7171,51 +7764,635 @@
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Bree Serif"/>
               </a:rPr>
               <a:t><![CDATA[Refrão 2x:
 Jesu_____S fonte de
 misericórdia que jorra do templo
 Jesus, o filho da rainha!
 Jesus, rosto divino do homem
 Jesus, rosto humano de Deus!
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="-509588" y="0"/>
+          <a:ext cx="9653588" cy="5715000"/>
+          <a:chOff x="-509588" y="0"/>
+          <a:chExt cx="9653588" cy="5715000"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="backgroundImage" descr="Description of the drawing"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-509588" y="0"/>
+            <a:ext cx="10163175" cy="5715000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1238250" y="381000"/>
+            <a:ext cx="7620000" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="95250" dir="2700000" algn="br" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" fontAlgn="t" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Comunhão]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Alma de cristo, santificai-nos
+Am7
+Corpo de cristo, salvai-nos
+Sangue de cristo, inebriai-nos
+Água do lado de cristo, lavai-nos
+Paixão de cristo,confortai-nos
+Ó bom Jesus, ouvi-nos
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Adoramus te
+Laudamos te, domine
+Adoramus te
+Laudamos te, domine
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Em vossas chagas, escondei-nos
+Am7
+Do inimigo, defendei-nos
+Não permitais que
+nos separemos de vós
+Na hora da nossa morte, chamai-nos
+Para louvar-vos com vossos santos
+Pela eternidade]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Adoramus te
+Laudamos te, domine
+Adoramus te
+Laudamos te, domine
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="-438150" y="0"/>
           <a:ext cx="9582150" cy="5715000"/>
           <a:chOff x="-438150" y="0"/>
           <a:chExt cx="9582150" cy="5715000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1" name="backgroundImage" descr="Description of the drawing"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -7269,51 +8446,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="FFFF00">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Bree Serif"/>
               </a:rPr>
               <a:t><![CDATA[Canto Final]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9048750" cy="5619750"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9048750" cy="5619750"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1" name="top_song_image" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -7372,71 +8549,71 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Bree Serif"/>
               </a:rPr>
-              <a:t><![CDATA[Nossa senhora mãe pura eterna
-[...6 lines deleted...]
-]]></a:t>
+              <a:t><![CDATA[Em cada passo, em cada prece
+No menor gesto lá estarás
+No meu silêncio, no meu falar
+Mãe, vem comigo sempre estar
+Nas minhas dores e alegrias
+Todo momento, lá estarás
+No pensamento, no meu olhar
+Mãe vem comigo sempre estar]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9048750" cy="5619750"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9048750" cy="5619750"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1" name="top_song_image" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -7495,68 +8672,68 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Bree Serif"/>
               </a:rPr>
-              <a:t><![CDATA[Somos, Senhor, tua igreja
-[...2 lines deleted...]
-Contemplar tua glória e poder
+              <a:t><![CDATA[Sou todo teu, oh Mãe
+Sou todo teu, Maria
+Sou todo teu
+Guarda no céu o meu lugar (2x)
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9048750" cy="5619750"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9048750" cy="5619750"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1" name="top_song_image" descr=""/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -7615,175 +8792,53 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Bree Serif"/>
               </a:rPr>
-              <a:t><![CDATA[Pré Refrão:
-[...123 lines deleted...]
-chave do meu coração
+              <a:t><![CDATA[Tu serás, oh Mãe, minha rainha
+Essa vida não será mais minha
+Um livre escravo, teu, serei
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -7858,50 +8913,409 @@
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Bree Serif"/>
               </a:rPr>
               <a:t><![CDATA[E habitar no teu templo
 por longos dias
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Tu serás, oh Mãe, minha rainha
+Essa vida não será mais minha
+Um livre escravo, teu, serei
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Sou todo teu, oh Mãe
+Sou todo teu, Maria
+C#m
+Sou todo teu
+Guarda no céu o meu lugar
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Sou todo teu, oh Mãe
+Sou todo teu, Maria
+Sou todo teu minha mãe
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="-509588" y="0"/>
@@ -8092,91 +9506,91 @@
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Bree Serif"/>
               </a:rPr>
               <a:t><![CDATA[Quero confessar a ti,
 ilumina minh&#39;alma
 Eu reconheço: sou pecador!
 Diante de mim eu sei
 está sempre o meu pecado
 Foi contra vós que eu pequei
 ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme45">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme45">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8202,51 +9616,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme45">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8377,51 +9791,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>61</Slides>
+  <Slides>72</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>