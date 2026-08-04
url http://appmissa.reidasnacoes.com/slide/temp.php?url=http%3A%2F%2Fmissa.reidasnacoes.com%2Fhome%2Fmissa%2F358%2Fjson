--- v0 (2026-06-05)
+++ v1 (2026-08-04)
@@ -1,66 +1,186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
+    <p:sldId id="257" r:id="rId4"/>
+    <p:sldId id="258" r:id="rId5"/>
+    <p:sldId id="259" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="261" r:id="rId8"/>
+    <p:sldId id="262" r:id="rId9"/>
+    <p:sldId id="263" r:id="rId10"/>
+    <p:sldId id="264" r:id="rId11"/>
+    <p:sldId id="265" r:id="rId12"/>
+    <p:sldId id="266" r:id="rId13"/>
+    <p:sldId id="267" r:id="rId14"/>
+    <p:sldId id="268" r:id="rId15"/>
+    <p:sldId id="269" r:id="rId16"/>
+    <p:sldId id="270" r:id="rId17"/>
+    <p:sldId id="271" r:id="rId18"/>
+    <p:sldId id="272" r:id="rId19"/>
+    <p:sldId id="273" r:id="rId20"/>
+    <p:sldId id="274" r:id="rId21"/>
+    <p:sldId id="275" r:id="rId22"/>
+    <p:sldId id="276" r:id="rId23"/>
+    <p:sldId id="277" r:id="rId24"/>
+    <p:sldId id="278" r:id="rId25"/>
+    <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5715000" type="screen16x10"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -156,53 +276,113 @@
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showComments="0" lastView="sldView">
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr>
         <p:scale>
           <a:sx d="100" n="100"/>
           <a:sy d="100" n="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
-  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
+  <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
+  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
+  <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
+  <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -232,95 +412,626 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469711118" r:id="rId1"/>
+    <p:sldLayoutId id="2474833163" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-324900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03_leitura_21.jpg"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top16.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom17.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top18.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom19.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top20.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom21.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top22.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom23.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top24.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom25.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top26.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom27.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gloria28.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top29.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom30.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top31.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom32.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top33.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom34.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/canto_inicial2.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top35.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom36.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top37.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom38.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top39.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom40.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top41.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom42.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top43.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom44.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aclamacao_ao_evangelho45.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top46.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom47.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top48.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom49.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top50.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom51.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top52.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom53.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top3.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom4.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ofertorio54.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top55.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom56.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top57.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom58.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top59.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom60.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top61.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom62.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top63.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom64.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top65.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom66.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/santo67.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top68.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom69.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top70.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom71.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top5.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom6.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top72.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom73.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/comunhao74.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top75.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom76.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top77.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom78.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top79.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom80.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top81.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom82.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top83.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom84.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top85.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom86.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/comunhao87.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top88.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom89.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top7.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom8.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top90.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom91.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top92.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom93.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top94.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom95.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top96.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom97.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top98.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom99.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top100.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom101.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top102.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom103.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top104.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom105.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/comunhao106.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top107.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom108.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top9.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom10.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top109.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom110.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top111.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom112.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top11.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom12.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/top13.jpg"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bottom14.jpg"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/perdao15.jpg"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="-847725" y="-190500"/>
           <a:ext cx="9991725" cy="5905500"/>
           <a:chOff x="-847725" y="-190500"/>
           <a:chExt cx="9991725" cy="5905500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1" name="backgroundImage" descr="Description of the drawing"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
@@ -362,106 +1073,7119 @@
                 <a:alpha val="50000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t><![CDATA[Funeral 
-31/12/1969]]></a:t>
+              <a:t><![CDATA[Funeral
+27/05/2026]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Senhor, que viestes salvar
+Os corações arrependidos.
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Kyrie eleison, eleison, eleison (2x)
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Ó, Cristo, que viestes chamar
+Os pecadores humilhados.
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Christe eleison, eleison,
+eleison (2x)
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Senhor, que intercedeis por nós
+Junto a Deus pai que nos perdoa.
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Kyrie eleison, eleison, eleison (2x
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="-509588" y="0"/>
+          <a:ext cx="9653588" cy="5715000"/>
+          <a:chOff x="-509588" y="0"/>
+          <a:chExt cx="9653588" cy="5715000"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="backgroundImage" descr="Description of the drawing"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-509588" y="0"/>
+            <a:ext cx="10163175" cy="5715000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1238250" y="381000"/>
+            <a:ext cx="7620000" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="95250" dir="2700000" algn="br" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" fontAlgn="t" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Glória]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Glória, glória, glória
+a Deus nas alturas
+Glória, glória, glória a Deus
+E aos homens toda paz, sua paz
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Senhor Deus, Rei dos
+céus, Deus Pai Onipotente
+Nós Vos louvamos, bendizemos
+Adoramos, Vos glorificamos,
+e damos graças
+Por vossa imen...sa gló....ria
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Glória, glória, glória
+a Deus nas alturas
+Glória, glória, glória a Deus
+E aos homens toda paz, sua paz
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="-509588" y="0"/>
+          <a:ext cx="9653588" cy="5715000"/>
+          <a:chOff x="-509588" y="0"/>
+          <a:chExt cx="9653588" cy="5715000"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="backgroundImage" descr="Description of the drawing"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-509588" y="0"/>
+            <a:ext cx="10163175" cy="5715000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1238250" y="381000"/>
+            <a:ext cx="7620000" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="95250" dir="2700000" algn="br" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" fontAlgn="t" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Canto Inicial]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Senhor Jesus Cristo,
+filho unigênito
+Senhor Deus, Cordeiro
+de Deus Filho de Deus Pai
+Vós que tirais o pecado do mundo
+Tente piedade de nós
+Vós que tirais o pecado do mundo
+Acolhei a nossa súplica]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Vós que estais sentado
+à direita do Pai
+Ten...de pie...dade de nós
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Glória, glória, glória
+a Deus nas alturas
+Glória, glória, glória a Deus
+E aos homens toda paz, sua paz
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Só Vós sois o Santo,
+só vós o Senhor
+Só Vós o Altíssimo, Cristo Jesus
+Com o Espirito Santo
+na glória de Deus Pai, de Deus Pai
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Amém, amém, amém........amém
+Amém, amém, amém........amém
+Amém.
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="-509588" y="0"/>
+          <a:ext cx="9653588" cy="5715000"/>
+          <a:chOff x="-509588" y="0"/>
+          <a:chExt cx="9653588" cy="5715000"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="backgroundImage" descr="Description of the drawing"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-509588" y="0"/>
+            <a:ext cx="10163175" cy="5715000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1238250" y="381000"/>
+            <a:ext cx="7620000" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="95250" dir="2700000" algn="br" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" fontAlgn="t" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Aclamação ao Evangelho]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Aleluia, aleluia, aleluia,
+ale_luuu_ia
+Aleluia, aleluia, aleluia,
+ale_luuu_ia
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[O homem não vive somente de pão.
+Mas de toda palavra da boca de Deus
+Os preceitos do Senhor são precisos
+Alegria ao coração
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Aleluia, aleluia, aleluia,
+ale_luuu_ia
+Aleluia, aleluia, aleluia,
+ale_luuu_ia
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[O homem não vive somente de pão.
+Mas de toda palavra da boca de Deus
+Os preceitos do Senhor são precisos
+Alegria ao coração
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Senhor, quem entrará,
+no santuário pra te louvar?
+Senhor, quem entrará,
+no santuário pra te louvar?
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="-509588" y="0"/>
+          <a:ext cx="9653588" cy="5715000"/>
+          <a:chOff x="-509588" y="0"/>
+          <a:chExt cx="9653588" cy="5715000"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="backgroundImage" descr="Description of the drawing"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-509588" y="0"/>
+            <a:ext cx="10163175" cy="5715000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1238250" y="381000"/>
+            <a:ext cx="7620000" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="95250" dir="2700000" algn="br" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" fontAlgn="t" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Ofertório]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Elevo as minhas mãos,
+meu olhar minha voz
+Meus caminhos meu sofrer
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Refrão:
+A tua ternura, Senhor,
+vem me abraçar
+E a tua bondade infinita,
+me perdoar.
+Vou ser o teu seguidor,
+e te dar o meu coração
+Eu quero sentir o calor]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[de tuas mãos
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Ao pobre e ao sofredor
+vou servir te esperar.
+Cantando a nova canção
+de esperança e de paz.
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Refrão:
+A tua ternura, Senhor,
+vem me abraçar
+E a tua bondade infinita,
+me perdoar.
+Vou ser o teu seguidor,
+e te dar o meu coração
+Eu quero sentir o calor]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[de tuas mãos
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="-438150" y="0"/>
+          <a:ext cx="9582150" cy="5715000"/>
+          <a:chOff x="-438150" y="0"/>
+          <a:chExt cx="9582150" cy="5715000"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="backgroundImage" descr="Description of the drawing"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-438150" y="0"/>
+            <a:ext cx="10020300" cy="5715000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1238250" y="381000"/>
+            <a:ext cx="7620000" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="95250" dir="2700000" algn="br" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" fontAlgn="t" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Santo]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Santo, Santo, Santo
+Senhor Deus do universo
+Senhor Deus do universo
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[O céu e a terra proclamam
+vossa glória
+Hosa.....na nas alturas
+Bendito o que vem em nome do Senhor
+Hosa.....na nas alturas
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Quem tem as mãos limpas,
+e o coração puro,
+Quem não é vaidoso, e sabe amar!
+Quem tem as mãos limpas,
+e o coração puro,
+Quem não é vaidoso, e sabe amar!
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Santo, Santo, Santo
+Senhor Deus do universo
+Senhor Deus do universo
+Santo
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="-509588" y="0"/>
+          <a:ext cx="9653588" cy="5715000"/>
+          <a:chOff x="-509588" y="0"/>
+          <a:chExt cx="9653588" cy="5715000"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="backgroundImage" descr="Description of the drawing"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-509588" y="0"/>
+            <a:ext cx="10163175" cy="5715000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1238250" y="381000"/>
+            <a:ext cx="7620000" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="95250" dir="2700000" algn="br" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" fontAlgn="t" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Comunhão]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Antes da morte e ressurreição
+de Jesus, Ele, na Ceia,
+quis se entregar: deu-se
+em comida e bebida pra nos salvar.
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Refrão:
+E quando amanhecer,
+o dia eterno, a plena
+visão, ressurgiremos por crer,
+nesta vida escondida no pão.
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Para lembrarmos a morte,
+a cruz do Senhor, nós
+repetimos, como Ele fez:
+gestos, palavras, até
+que volte outra vez.
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Este banquete alimenta
+o amor dos irmãos,
+e nos prepara a glória
+do céu: Ele é
+a força na caminhada pra Deus.
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Eis o Pão vivo mandado
+a nós por Deus Pai!
+Quem o recebe, não morrerá: no
+último dia vai ressurgir, viverá.
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Cristo está vivo,
+ressuscitou para nós!
+Esta verdade vai anunciar,
+a toda terra,
+com alegria a cantar.
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="-509588" y="0"/>
+          <a:ext cx="9653588" cy="5715000"/>
+          <a:chOff x="-509588" y="0"/>
+          <a:chExt cx="9653588" cy="5715000"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="backgroundImage" descr="Description of the drawing"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-509588" y="0"/>
+            <a:ext cx="10163175" cy="5715000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1238250" y="381000"/>
+            <a:ext cx="7620000" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="95250" dir="2700000" algn="br" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" fontAlgn="t" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Comunhão]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Intro: C
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Senhor, eu quero entrar,
+no santuário pra te louvar
+Senhor, eu quero entrar,
+no santuário pra te louvar
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Pelos prados e campinas
+verdejantes eu vou
+é o Senhor que me leva a descansar
+junto às fontes de
+águas puras repousanteS eu vou
+minhas forças o Senhor vai animar
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Refrão:
+Tu és Senhor o meu Pastor
+por isso nada em minha vida faltará
+tu és Senhor o meu Pastor
+por isso nada em minha
+vida faltará.
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Nos caminhos mais seguros
+junto dele eu vou
+e pra sempre o seu nome eu honrarei
+Se eu encontro mil
+abismoS nos caminhos eu vou
+segurança sempre tenho
+em suas mãos
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[(Refrão)
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[No banquete em sua
+casa muito alegre eu vou
+um lugar em sua Mesa me preparou
+Ele unge minha fronte
+e me faz ser feliz
+E transborda a minha
+taça em seu amor
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[(Refrão)
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Bem à frente do inimigo
+confiante eu vou
+Tenho sempre o Senhor junto de mim
+Seu cajado me protege,
+e eu jamais temerei
+Sempre junto do Senhor eu estarei
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Tu és Senhor o meu Pastor
+por isso nada em minha vida faltará
+tu és Senhor o meu Pastor
+por isso nada em minha
+vida faltará. Nada faltará...
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="-509588" y="0"/>
+          <a:ext cx="9653588" cy="5715000"/>
+          <a:chOff x="-509588" y="0"/>
+          <a:chExt cx="9653588" cy="5715000"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="backgroundImage" descr="Description of the drawing"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-509588" y="0"/>
+            <a:ext cx="10163175" cy="5715000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1238250" y="381000"/>
+            <a:ext cx="7620000" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="95250" dir="2700000" algn="br" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" fontAlgn="t" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Comunhão]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Eu pensei que podia
+viver por mim mesmo
+Eu pensei que as coisas do mundo
+Não iriam me derrubar
+O orgulho tomou conta do meu ser
+E o pecado devastou o meu viver
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Oh! Dá-me mãos limpas,
+e um coração puro,
+Arranca a vaidade, ensina-me a amar!
+Oh! Dá-me mãos limpas,
+e um coração puro,
+Arranca a vaidade, ensina-me a amar!
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Fui embora, disse ao pai
+Dá-me o que é meu!
+Dá-me a parte que
+me cabe da herança!
+Fui pro mundo, gastei
+tudo, me restou só o pecado
+E hoje eu sei que nada é meu
+Tudo é do pai]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Tudo é do pai!
+Toda honra e toda a glória
+É dele a vitória
+alcançada em minha vida
+Tudo é do pai!
+Se sou fraco e pecador
+bem mais forte é o meu Senhor
+Que me cura por amor!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Senhor, já posso entrar,
+no santuário pra te louvar.
+Senhor, já posso entrar,
+no santuário pra te louvar.
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="9048750" cy="5619750"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="9048750" cy="5619750"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="top_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1343025" cy="895350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="bottom_song_image" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7524750" y="4857750"/>
+            <a:ext cx="1343025" cy="638175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95250" y="95250"/>
+            <a:ext cx="8953500" cy="5524500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" fontAlgn="ctr" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="4000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Teu sangue me lava,
+teu fogo me queima,
+O Espírito Santo, inunda meu ser!
+Teu sangue me lava,
+teu fogo me queima,
+O Espírito Santo, inunda meu ser!
+]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="-509588" y="0"/>
+          <a:ext cx="9653588" cy="5715000"/>
+          <a:chOff x="-509588" y="0"/>
+          <a:chExt cx="9653588" cy="5715000"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1" name="backgroundImage" descr="Description of the drawing"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-509588" y="0"/>
+            <a:ext cx="10163175" cy="5715000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1238250" y="381000"/>
+            <a:ext cx="7620000" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="95250" dir="2700000" algn="br" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="0" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" fontAlgn="t" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" sz="6000" spc="0" u="none">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Bree Serif"/>
+              </a:rPr>
+              <a:t><![CDATA[Perdão]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -487,51 +8211,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -662,51 +8386,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>1</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>